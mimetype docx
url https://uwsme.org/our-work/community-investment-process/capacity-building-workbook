--- v0 (2025-10-06)
+++ v1 (2026-09-26)
@@ -4,1824 +4,3034 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6557CF83" w14:textId="0906B1B1" w:rsidR="00B4023E" w:rsidRPr="00B92DF7" w:rsidRDefault="00B4023E" w:rsidP="00B4023E">
+    <w:p w14:paraId="3CB41839" w14:textId="38E55525" w:rsidR="00230C50" w:rsidRPr="00356735" w:rsidRDefault="007B34F1" w:rsidP="00356735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B92DF7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00AD70EA" w:rsidRPr="00B92DF7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LIZ COTTER SCHLAX</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00356735">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00AD70EA" w:rsidRPr="00B92DF7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00230C50" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>CAPACITY BUILDING APPLICATION QUESTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC943B8" w14:textId="77777777" w:rsidR="00E33682" w:rsidRDefault="00E33682" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696DF2FE" w14:textId="73A58416" w:rsidR="000A6E35" w:rsidRDefault="00F1785A" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00AD70EA" w:rsidRPr="00B92DF7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liz Cotter Schlax Capacity Building grant</w:t>
+      </w:r>
+      <w:r w:rsidR="00141CD2" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">designed to enable smaller organizations to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00356735">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00AD70EA" w:rsidRPr="00B92DF7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>develop their own internal</w:t>
+      </w:r>
+      <w:r w:rsidR="009B134E" w:rsidRPr="00356735">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, organizational </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>capacity</w:t>
+      </w:r>
+      <w:r w:rsidR="005017DA" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to sustain or grow their impact in the community.</w:t>
+      </w:r>
+      <w:r w:rsidR="005017DA" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7290CA" w14:textId="33FD8E81" w:rsidR="00BB21E9" w:rsidRDefault="00027748" w:rsidP="00334414">
+    <w:p w14:paraId="41B99182" w14:textId="6095AF2B" w:rsidR="00C31718" w:rsidRPr="00356735" w:rsidRDefault="00C31718" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of this work </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training board or staff members, supporting strategic planning process or long-term visioning, investing in new or upgraded technology, strengthening financial systems, or developing fundraising strategies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B926B0" w14:textId="77777777" w:rsidR="000A6E35" w:rsidRDefault="00330E8D" w:rsidP="000A6E35">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="54DCE86F">
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This funding opportunity is open to organizations with an annual budget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>up to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $750,000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63748A8D" w14:textId="770DF2CB" w:rsidR="000A6E35" w:rsidRPr="00356735" w:rsidRDefault="000A6E35" w:rsidP="000A6E35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Funding Period: (January 1, 2027 – December 31, 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A6E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A6E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Award amount: $10,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009DC221" w14:textId="6AE4BB18" w:rsidR="000201DC" w:rsidRPr="00356735" w:rsidRDefault="00AA7E83" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4839AF0F" w14:textId="01620826" w:rsidR="00AA7E83" w:rsidRPr="00356735" w:rsidRDefault="00AA7E83" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02F26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>UWS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61125" w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is accepting applications from </w:t>
+      </w:r>
+      <w:r w:rsidR="00176E22" w:rsidRPr="00F02F26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="54DCE86F">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wednes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02F26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="54DCE86F">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day, September </w:t>
+      </w:r>
+      <w:r w:rsidR="00615631" w:rsidRPr="00F02F26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02F26" w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00615631" w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Wednesday, October </w:t>
+      </w:r>
+      <w:r w:rsidR="006E588E" w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57FC1" w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F02F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 11:59 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Applicant support will be available until 5:00 p.m.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="58EB9B62" w14:textId="77777777" w:rsidR="001424C7" w:rsidRPr="00356735" w:rsidRDefault="001424C7" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471637EF" w14:textId="77777777" w:rsidR="00A71C22" w:rsidRPr="00356735" w:rsidRDefault="00A71C22" w:rsidP="545C7D9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Link to Applications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="545C7D9B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Capacity Building Application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E919107" w14:textId="30020ED5" w:rsidR="00AA7E83" w:rsidRPr="00356735" w:rsidRDefault="00AA7E83" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4547FF03" w14:textId="33AD4AF0" w:rsidR="00C1146A" w:rsidRPr="00C1146A" w:rsidRDefault="004B64D9" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C1146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liz Cotter Schlax </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00C1146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacity Building Application Questions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638E7842" w14:textId="77777777" w:rsidR="000C684B" w:rsidRDefault="000C684B" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This is a condensed list of the fields you will complete in the application.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2D3406" w14:textId="77777777" w:rsidR="00AA7E83" w:rsidRPr="00356735" w:rsidRDefault="00AA7E83" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B66E5E7" w14:textId="59208D52" w:rsidR="00F37ADE" w:rsidRPr="00B724F9" w:rsidRDefault="00F37ADE" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B724F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organization </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1D6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B724F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fiscal Agent Information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202BA6C7" w14:textId="6A50C3B4" w:rsidR="00F37ADE" w:rsidRPr="00356735" w:rsidRDefault="00F37ADE" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applying Organization or Fiscal Agent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A9D199" w14:textId="77777777" w:rsidR="00F37ADE" w:rsidRPr="00356735" w:rsidRDefault="00F37ADE" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Type of Applicant; Organization or Fiscal Agent Name; Tax ID or EIN; Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B240B29" w14:textId="0500107F" w:rsidR="00334414" w:rsidRPr="00C759C8" w:rsidRDefault="00334414" w:rsidP="00C759C8">
+    <w:p w14:paraId="1EDAA1FE" w14:textId="0727DEFB" w:rsidR="00F37ADE" w:rsidRPr="00356735" w:rsidRDefault="00F37ADE" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applying Organization </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448544B8" w14:textId="77777777" w:rsidR="00F37ADE" w:rsidRPr="004C7CA8" w:rsidRDefault="00F37ADE" w:rsidP="004C7CA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a Fiscal Agent is listed above, please provide information on the organization running the program seeking funding below, including organization or collaboration name and website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347FF8AF" w14:textId="40968157" w:rsidR="00A26FB7" w:rsidRPr="00B724F9" w:rsidRDefault="00F37ADE" w:rsidP="00930B2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-450"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C759C8">
+      <w:r w:rsidRPr="00B724F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organization Name and website; Collaboration Name</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B724F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00B724F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Type of Applicant; Organization or Fiscal Agent Name; Tax ID or EIN; Address; Organization website </w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0998D238" w14:textId="03B7F926" w:rsidR="00334414" w:rsidRPr="003C4CB6" w:rsidRDefault="00334414" w:rsidP="003C4CB6">
+    <w:p w14:paraId="00F0B865" w14:textId="7EA41DE5" w:rsidR="0012423D" w:rsidRPr="00B724F9" w:rsidRDefault="0012423D" w:rsidP="00930B2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="79"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="54DCE86F">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B724F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contacts</w:t>
+      </w:r>
+      <w:r w:rsidR="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00373ADD" w:rsidRPr="00AA7E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001A4068" w:rsidRPr="54DCE86F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Name, Title, Phone, Email</w:t>
+      </w:r>
+      <w:r w:rsidR="00373ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="54DCE86F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B724F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Application completed by; Primary Contact; Reporting Contact; CEO/Executive Director; Board Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5087D36B" w14:textId="77777777" w:rsidR="0012423D" w:rsidRPr="00B724F9" w:rsidRDefault="0012423D" w:rsidP="00930B2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="79"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B724F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If you are applying for funding as part of a formal partnership with other organizations, please include a full list of (organizational) partners.  NOTE: You will be asked to upload official agreements later in the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C6893A" w14:textId="77777777" w:rsidR="0012423D" w:rsidRPr="00356735" w:rsidRDefault="0012423D" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A3ECF8" w14:textId="4E255F5E" w:rsidR="00AA7E83" w:rsidRPr="00356735" w:rsidRDefault="00AA7E83" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F028003" w14:textId="47576729" w:rsidR="00AA7E83" w:rsidRPr="00356735" w:rsidRDefault="003B7EDA" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Narrative</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71A72" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Res</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5490" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71A72" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onses</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD62E7" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A4FD7D" w14:textId="0B8EBEB8" w:rsidR="00FD62E7" w:rsidRPr="00373ADD" w:rsidRDefault="00B71A72" w:rsidP="00373ADD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0917" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0099057D" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6353D" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e have </w:t>
+      </w:r>
+      <w:r w:rsidR="002515D5" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD62E7" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suggested word </w:t>
+      </w:r>
+      <w:r w:rsidR="00265A04" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>count</w:t>
+      </w:r>
+      <w:r w:rsidR="002515D5" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, but no</w:t>
+      </w:r>
+      <w:r w:rsidR="00265A04" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enforced limit</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD62E7" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF3EC9C" w14:textId="68331828" w:rsidR="001D2064" w:rsidRPr="00373ADD" w:rsidRDefault="001D2064" w:rsidP="00373ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Organization </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1F0D" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1F0D" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollaboration if applying as a collaboration) description. Please describe your organization and the people you serve. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(200 words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F748DC4" w14:textId="361C33CA" w:rsidR="00C31CCE" w:rsidRPr="00373ADD" w:rsidRDefault="12CCBF32" w:rsidP="00373ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5-9 word</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> description of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C617EA" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>your request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for marketing purposes. (ex. </w:t>
+      </w:r>
+      <w:r w:rsidR="0037528E" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investing in </w:t>
+      </w:r>
+      <w:r w:rsidR="003E353C" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upgraded </w:t>
+      </w:r>
+      <w:r w:rsidR="0037528E" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">technology enables us to better serve </w:t>
+      </w:r>
+      <w:r w:rsidR="003E353C" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>families</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688514C7" w14:textId="21432F39" w:rsidR="00C31CCE" w:rsidRPr="00373ADD" w:rsidRDefault="00AA7E83" w:rsidP="00373ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31CCE" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Describe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001172E1" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how you will utilize this </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1AC2" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capacity building </w:t>
+      </w:r>
+      <w:r w:rsidR="001172E1" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investment to increase the effectiveness </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11041" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="0001755E" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11041" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sustainability </w:t>
+      </w:r>
+      <w:r w:rsidR="000652F6" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2A4F" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD62E7" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(750 words) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1AC2" w:rsidRPr="545C7D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4D4579" w14:textId="75D30F51" w:rsidR="00713F56" w:rsidRPr="00373ADD" w:rsidRDefault="00713F56" w:rsidP="00373ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*What are the ways you will measure the success</w:t>
+      </w:r>
+      <w:r w:rsidR="007E181B" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20A6F" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidR="005D09F5" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>? (200 words) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BBE958" w14:textId="38BC9425" w:rsidR="00AA7E83" w:rsidRPr="00373ADD" w:rsidRDefault="001205FE" w:rsidP="00373ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD62E7" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1A40" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1A40" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aligns</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017256C" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7E83" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thrive2027. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD62E7" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(500 words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CAB2BF" w14:textId="08BDEFC0" w:rsidR="00AA7E83" w:rsidRPr="00373ADD" w:rsidRDefault="00AA7E83" w:rsidP="00373ADD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*If your pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7392E" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is chosen for funding, would you be interested in working with United Way of Southern Maine to develop volunteer opportunities (including group, virtual, hands-on, and/or capacity building) that strategically impact the Thrive2027 goals? </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5066E" w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>please provide information on the organization seeking funding, including organization or collaboration name and website.  </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This question is optional and will not impact funding decisions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631E8C39" w14:textId="25227CDB" w:rsidR="00334414" w:rsidRPr="00C759C8" w:rsidRDefault="00334414" w:rsidP="00C759C8">
+    <w:p w14:paraId="7455A699" w14:textId="7C536B40" w:rsidR="00AA7E83" w:rsidRPr="00373ADD" w:rsidRDefault="00AA7E83" w:rsidP="00373ADD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="54DCE86F">
+      <w:r w:rsidRPr="00373ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Contacts: Application completed by; Primary Contact; Reporting Contact; CEO/Executive Director; Board Chair</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00436600" w:rsidRPr="54DCE86F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Yes/ No (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00373ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>checkbox)  If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yes, please provide the organization’s volunteer contact name and email. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00373ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421AC727" w14:textId="0D7B2FB9" w:rsidR="00AA7E83" w:rsidRPr="00356735" w:rsidRDefault="00AA7E83" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A050729" w14:textId="77777777" w:rsidR="002F42C5" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F42C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geographic Area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:br/>
+      <w:r w:rsidRPr="002F42C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Served</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FE8FB2" w14:textId="77777777" w:rsidR="0098135E" w:rsidRDefault="7A50D800" w:rsidP="54DCE86F">
+    <w:p w14:paraId="67F83942" w14:textId="77777777" w:rsidR="00287538" w:rsidRDefault="002F42C5" w:rsidP="00356735">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="54DCE86F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F42C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1B1F" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oughly what % of your project falls into each county </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1B1F" w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(enter number only, no % sign):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024B96E9" w14:textId="415EABF9" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___% Cumberland County; ___% York County </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E92005" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127E1C37" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0D1D89" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budget Information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1132C30D" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637178A0" w14:textId="38B995F5" w:rsidR="00EA1B1F" w:rsidRPr="00287538" w:rsidRDefault="00EA1B1F" w:rsidP="00287538">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Total Project Budget; and Organization’s Total Annual Budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A44596" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00287538" w:rsidRDefault="00EA1B1F" w:rsidP="00287538">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide an explanation of your project budget in addition to completing and submitting the budget form for this application. Include how UWSM funding fits with any other funding received for this project. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(300 words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE7B8D3" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00287538" w:rsidRDefault="00EA1B1F" w:rsidP="00287538">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you plan to continue the project after the end of this funding, share your plan for funding the work. Optional. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(300 words)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732EE8E0" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00287538" w:rsidRDefault="00EA1B1F" w:rsidP="00287538">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="78"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Do you have any legal processes pending? If so, please explain the situation and any potential impact on the organization and its ability to deliver on the proposed services.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00287538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A8DB26" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEC31BA" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393C55C8" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5868"/>
+          <w:tab w:val="left" w:pos="6768"/>
+          <w:tab w:val="left" w:pos="7758"/>
+          <w:tab w:val="left" w:pos="8658"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attachments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please upload the applicable documents listed below.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB3AFBF" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOTE: You can only upload one document per field, so combine multiple files into one before uploading.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6A2747" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5868"/>
+          <w:tab w:val="left" w:pos="6768"/>
+          <w:tab w:val="left" w:pos="7758"/>
+          <w:tab w:val="left" w:pos="8658"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1571900F" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizational Chart; Board Member List (include names and positions of each board member, along with length of service); Project Budget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(use your own form or this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00356735">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Template</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and Organization Budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B04AF1" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4637E1EE" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Required Financial Documents (as applicable based on budget size)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E35441" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00835631" w:rsidRDefault="00EA1B1F" w:rsidP="00835631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5868"/>
+          <w:tab w:val="left" w:pos="6768"/>
+          <w:tab w:val="left" w:pos="7758"/>
+          <w:tab w:val="left" w:pos="8658"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicants with an organizational budget between $250,000 - $750,000 can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attach an audit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a review of financial statements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> answer a series of questions in the Simplified Financial Review Worksheet (worksheet template provided) and last three months’ bank statements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742437EC" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00835631" w:rsidRDefault="00EA1B1F" w:rsidP="00835631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5868"/>
+          <w:tab w:val="left" w:pos="6768"/>
+          <w:tab w:val="left" w:pos="7758"/>
+          <w:tab w:val="left" w:pos="8658"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicants with an organizational budget under $250,000 can submit a Form 990 (if not submitting one of the options above). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8251AC" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E83ED8E" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Partnership Chart (if applicable); Official Partnership Documents (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463D31A9" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00356735" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5868"/>
+          <w:tab w:val="left" w:pos="6768"/>
+          <w:tab w:val="left" w:pos="7758"/>
+          <w:tab w:val="left" w:pos="8658"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE6A82A" w14:textId="77777777" w:rsidR="009C0EC6" w:rsidRPr="00356735" w:rsidRDefault="00AA7E83" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356735">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Organization &amp; Project Descriptions</w:t>
-[...23 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">Contacts: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73000D90" w14:textId="47CC0592" w:rsidR="00334414" w:rsidRPr="00334414" w:rsidRDefault="00334414" w:rsidP="54DCE86F">
-[...27 lines deleted...]
-    <w:p w14:paraId="18A40E1B" w14:textId="67397240" w:rsidR="00B4023E" w:rsidRPr="00DF7811" w:rsidRDefault="00B4023E" w:rsidP="48F60AB0">
+    <w:p w14:paraId="621447D5" w14:textId="77777777" w:rsidR="009C0EC6" w:rsidRPr="00835631" w:rsidRDefault="00AA7E83" w:rsidP="00835631">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="48F60AB0">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835631">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="2F28F5FA" w:rsidRPr="48F60AB0">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For technical issues: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00243BE1" w:rsidRPr="00835631">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Sarah</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00243BE1" w:rsidRPr="00835631">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...1341 lines deleted...]
-        <w:r w:rsidR="00662561" w:rsidRPr="54DCE86F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Warren, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="006B405E" w:rsidRPr="00835631">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>swarren@uwsme.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00662561" w:rsidRPr="54DCE86F">
+    </w:p>
+    <w:p w14:paraId="13F28398" w14:textId="3F14A32D" w:rsidR="00AA7E83" w:rsidRPr="00835631" w:rsidRDefault="00AA7E83" w:rsidP="00835631">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="54DCE86F">
+      </w:pPr>
+      <w:r w:rsidRPr="00835631">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For general application questions: Karen Stephenson, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="54DCE86F">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00835631">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>kstephenson@uwsme.org  </w:t>
+          <w:t>kstephenson@uwsme.org</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B4023E" w:rsidSect="002A6CD9">
+    <w:p w14:paraId="0A5D60F0" w14:textId="77777777" w:rsidR="00AA7E83" w:rsidRPr="00356735" w:rsidRDefault="00AA7E83" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8391CF" w14:textId="77777777" w:rsidR="00EA1B1F" w:rsidRPr="00835631" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1B816F" w14:textId="77777777" w:rsidR="00835631" w:rsidRDefault="00EA1B1F" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deadline is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wednesday, </w:t>
+      </w:r>
+      <w:r w:rsidR="00835631" w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>October 21, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, at 11:59 p.m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00356735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417D9807" w14:textId="194170D8" w:rsidR="00EA1B1F" w:rsidRPr="00835631" w:rsidRDefault="00835631" w:rsidP="00356735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1B1F" w:rsidRPr="00835631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Applicant support is available until 5:00 p.m.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E997C3D" w14:textId="5C39BA3E" w:rsidR="0023425A" w:rsidRPr="00356735" w:rsidRDefault="0023425A" w:rsidP="00356735">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0023425A" w:rsidRPr="00356735">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="010B2BD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="10F03714"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="012F1562"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8AA8192"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04BC6142"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7C63B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="27"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1890,200 +3100,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...11 lines deleted...]
-        </w:tabs>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AE64545"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC905FDA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...10 lines deleted...]
-        </w:tabs>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...10 lines deleted...]
-        </w:tabs>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...10 lines deleted...]
-        </w:tabs>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D617854"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FCC83914"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2188,51 +3362,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E60286F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C240A84E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2337,51 +3511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10412DC4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2DAC0F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2486,51 +3660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="106951AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A02ED34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2599,200 +3773,200 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="126D1466"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90466FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="127A7B8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8460AB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2861,51 +4035,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C22EFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EABAA50C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2974,51 +4148,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14FE109E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B4274D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3123,51 +4297,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="156166DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3C82D608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3236,51 +4410,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D0704B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9CAAB604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3349,51 +4523,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16130C88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA50C5C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3462,51 +4636,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="183B4125"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D166C772"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="189E1B61"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8BCCC4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3575,51 +4862,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C150C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0D2A0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3724,51 +5011,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B7C194A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A68CCC5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3837,61 +5124,210 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C18093E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8F182E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8E39BB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D02CD09E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
@@ -3986,200 +5422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CA06AA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE6CE282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4248,164 +5535,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE151AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5C22EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="37"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4474,51 +5648,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20080866"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2285C96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4587,51 +5761,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22997BC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EF037B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4700,51 +5874,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="253D570A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EAC2C598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4813,51 +5987,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27773903"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B6125BFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4962,71 +6136,71 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0608CD"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8322FB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="43DCBB4A"/>
+    <w:tmpl w:val="704A5132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -5111,137 +6285,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D235971"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C377B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1ADE3586"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="1F46362E"/>
+    <w:lvl w:ilvl="0" w:tplc="560094EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D956620"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="660EB96E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5346,51 +6547,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30DE632E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62ACB840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5459,51 +6660,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="312C118D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF729822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5608,54 +6809,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A7728B"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33916D81"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="43DCBB4A"/>
+    <w:tmpl w:val="6F1C10C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5757,51 +6958,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35960CF2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92DC9042"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="24"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C73B29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9FC4BA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5870,51 +7184,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B560CBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F641F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5983,51 +7297,286 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F695A08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42CE3E98"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43280BA4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="90907604"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D01999"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56161970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6096,164 +7645,349 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C810CC94">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="497A0996"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF4A8412"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ABE155A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A914FF76"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="F07AFAA2">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="BB8EECFE">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="ADFC3182">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D502EA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7EBA4472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6358,51 +8092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DA02A5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1226948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6471,51 +8205,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DFD19B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC4ABF0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="31"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6584,51 +8318,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F21605C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD567DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="33"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6697,51 +8431,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52AB279C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A8C414E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C51C3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="43DCBB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6846,51 +8693,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53990224"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FFAD74A"/>
+    <w:lvl w:ilvl="0" w:tplc="560094EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="53FA3722">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A17E057A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="862A5E38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="177A2438">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C8B66E76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1FBE09B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="594E9ED2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="68120E28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53994B86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A2A07BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6995,51 +8955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55380F83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B100D51A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="30"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7108,51 +9068,390 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563272AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10DE8282"/>
+    <w:lvl w:ilvl="0" w:tplc="560094EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57970DD7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BAA88CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="584649D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E740648"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59222C14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57BC53EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7257,51 +9556,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59D213CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="917A5F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="35"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7370,51 +9669,137 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59F13F67"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DAC598E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2970" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5130" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A2E50EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B39E3DDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7483,51 +9868,313 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A9010EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="97CE273C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B0D3B9F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1EC85D6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B71571C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="134A6694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7632,51 +10279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B796A8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D6B6B8F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7745,51 +10392,277 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BAC2C0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4928EAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="26"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D914235"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61B6DE44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="28"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE20032"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40845604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="23"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7858,51 +10731,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="661C12CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4DF4F71A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="36"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7971,51 +10844,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68681D0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="681A39EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8120,51 +10993,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="695647AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E8893B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7F5485"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55E25416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8233,51 +11255,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B9A308F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="570CCC1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8346,313 +11368,426 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="715C2750"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4AC8BD8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="716A4879"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C7894CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74566874"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE78F640"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="32"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74D565CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="787CA35A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8721,51 +11856,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768177B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="39365D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8834,51 +11969,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771F1FD5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DB80421E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8947,51 +12082,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79202143"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A7887CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79685A39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1332B3EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9060,51 +12308,277 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA05773"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61EAB766"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2B367F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B95C9CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DF45C69"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE96994A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9209,51 +12683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E740411"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3ABED908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9322,370 +12796,878 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1147362934">
+  <w:num w:numId="1" w16cid:durableId="1011448034">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1011956169">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="102381679">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1032875047">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1040935718">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1045521871">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1080061675">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1109393413">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="12000679">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1228105471">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1266498340">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1286622974">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1395545016">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1406881293">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1449273326">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="147749212">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1487743486">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1508400223">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1529610337">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1553037881">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1564758831">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1571233525">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1589315627">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1619485943">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1623268210">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1747846893">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1779182940">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1795980584">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1855531864">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1866212494">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1931236188">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1992830536">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2056541891">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2100563636">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2110347293">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2110537671">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2138602076">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2146920595">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="221714514">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="248732431">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="276377729">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="280304535">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="342440277">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="364984905">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="379018761">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="386145657">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="430973678">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="530187322">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="563218230">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="563444017">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="575358650">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="583028541">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="600837230">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="617373936">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="627129550">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="638265189">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="670521905">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="673990817">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="682442439">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="685985991">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="690954355">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="702024404">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="704912518">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="721901518">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="727145727">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="769934104">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="771706471">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="282856274">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="68" w16cid:durableId="779450550">
+    <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1033842035">
-[...26 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1449273326">
+  <w:num w:numId="69" w16cid:durableId="792940534">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1286622974">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="70" w16cid:durableId="800345725">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="828908562">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="71" w16cid:durableId="801116359">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="627129550">
+  <w:num w:numId="72" w16cid:durableId="814181860">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="828908562">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="839390198">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="91632737">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="942499950">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="947354761">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="964894697">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="967780345">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="972366507">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="575358650">
-[...47 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="685985991">
+  <w:num w:numId="81" w16cid:durableId="976567866">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="91632737">
-[...83 lines deleted...]
-  <w:numIdMacAtCleanup w:val="52"/>
+  <w:numIdMacAtCleanup w:val="73"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B4023E"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00630FE6"/>
+    <w:rsidRoot w:val="00AA7E83"/>
+    <w:rsid w:val="000015FB"/>
+    <w:rsid w:val="0000418D"/>
+    <w:rsid w:val="0000741E"/>
+    <w:rsid w:val="0001755E"/>
+    <w:rsid w:val="000201DC"/>
+    <w:rsid w:val="0002384C"/>
+    <w:rsid w:val="000340F1"/>
+    <w:rsid w:val="0004585E"/>
+    <w:rsid w:val="00051936"/>
+    <w:rsid w:val="0005299C"/>
+    <w:rsid w:val="00053F26"/>
+    <w:rsid w:val="0005713E"/>
+    <w:rsid w:val="00060005"/>
+    <w:rsid w:val="000652F6"/>
+    <w:rsid w:val="00070398"/>
+    <w:rsid w:val="000741A4"/>
+    <w:rsid w:val="00087F8A"/>
+    <w:rsid w:val="000917D6"/>
+    <w:rsid w:val="000979C4"/>
+    <w:rsid w:val="000A354D"/>
+    <w:rsid w:val="000A458F"/>
+    <w:rsid w:val="000A5927"/>
+    <w:rsid w:val="000A6E35"/>
+    <w:rsid w:val="000A7877"/>
+    <w:rsid w:val="000B69D7"/>
+    <w:rsid w:val="000C2BAE"/>
+    <w:rsid w:val="000C53D3"/>
+    <w:rsid w:val="000C684B"/>
+    <w:rsid w:val="000D1A40"/>
+    <w:rsid w:val="000D3B53"/>
+    <w:rsid w:val="000E16ED"/>
+    <w:rsid w:val="000E4CB7"/>
+    <w:rsid w:val="00101016"/>
+    <w:rsid w:val="001022C6"/>
+    <w:rsid w:val="001034A2"/>
+    <w:rsid w:val="001172E1"/>
+    <w:rsid w:val="00117B0B"/>
+    <w:rsid w:val="001205FE"/>
+    <w:rsid w:val="00123017"/>
+    <w:rsid w:val="0012423D"/>
+    <w:rsid w:val="00126445"/>
+    <w:rsid w:val="00136E8C"/>
+    <w:rsid w:val="0013790E"/>
+    <w:rsid w:val="00137B23"/>
+    <w:rsid w:val="00137E72"/>
+    <w:rsid w:val="00141CD2"/>
+    <w:rsid w:val="001424C7"/>
+    <w:rsid w:val="00157F75"/>
+    <w:rsid w:val="001605C1"/>
+    <w:rsid w:val="0017256C"/>
+    <w:rsid w:val="00176E22"/>
+    <w:rsid w:val="001810C9"/>
+    <w:rsid w:val="0018282B"/>
+    <w:rsid w:val="00185885"/>
+    <w:rsid w:val="00192180"/>
+    <w:rsid w:val="00194B74"/>
+    <w:rsid w:val="001955D6"/>
+    <w:rsid w:val="001B1BDF"/>
+    <w:rsid w:val="001B32DD"/>
+    <w:rsid w:val="001B4388"/>
+    <w:rsid w:val="001B5450"/>
+    <w:rsid w:val="001C327E"/>
+    <w:rsid w:val="001D1887"/>
+    <w:rsid w:val="001D2064"/>
+    <w:rsid w:val="001E1D9D"/>
+    <w:rsid w:val="001E5E47"/>
+    <w:rsid w:val="001F1C1D"/>
+    <w:rsid w:val="001F4FCC"/>
+    <w:rsid w:val="001F564E"/>
+    <w:rsid w:val="001F5B4A"/>
+    <w:rsid w:val="001F6B88"/>
+    <w:rsid w:val="002159ED"/>
+    <w:rsid w:val="002257AE"/>
+    <w:rsid w:val="00225C23"/>
+    <w:rsid w:val="002277A4"/>
+    <w:rsid w:val="0023000D"/>
+    <w:rsid w:val="002306FA"/>
+    <w:rsid w:val="00230C50"/>
+    <w:rsid w:val="00233FE1"/>
+    <w:rsid w:val="0023425A"/>
+    <w:rsid w:val="00241667"/>
+    <w:rsid w:val="00241949"/>
+    <w:rsid w:val="00243BE1"/>
+    <w:rsid w:val="00247187"/>
+    <w:rsid w:val="00250319"/>
+    <w:rsid w:val="002515D5"/>
+    <w:rsid w:val="00251F3A"/>
+    <w:rsid w:val="00252FA1"/>
+    <w:rsid w:val="00254E02"/>
+    <w:rsid w:val="00256B9D"/>
+    <w:rsid w:val="002576D3"/>
+    <w:rsid w:val="0026076B"/>
+    <w:rsid w:val="00265A04"/>
+    <w:rsid w:val="00273FBD"/>
+    <w:rsid w:val="00275B38"/>
+    <w:rsid w:val="00287538"/>
+    <w:rsid w:val="00291996"/>
+    <w:rsid w:val="0029510A"/>
+    <w:rsid w:val="002A4AF5"/>
+    <w:rsid w:val="002C1AC2"/>
+    <w:rsid w:val="002D0C71"/>
+    <w:rsid w:val="002E0FEF"/>
+    <w:rsid w:val="002F096D"/>
+    <w:rsid w:val="002F42C5"/>
+    <w:rsid w:val="00301F84"/>
+    <w:rsid w:val="00310F1F"/>
+    <w:rsid w:val="003128F8"/>
+    <w:rsid w:val="003214DB"/>
+    <w:rsid w:val="003261F1"/>
+    <w:rsid w:val="003266A2"/>
+    <w:rsid w:val="00330E8D"/>
+    <w:rsid w:val="00340408"/>
+    <w:rsid w:val="00347C5D"/>
+    <w:rsid w:val="00354736"/>
+    <w:rsid w:val="00354C49"/>
+    <w:rsid w:val="00356735"/>
+    <w:rsid w:val="00360B57"/>
+    <w:rsid w:val="00367F8A"/>
+    <w:rsid w:val="00373ADD"/>
+    <w:rsid w:val="0037528E"/>
+    <w:rsid w:val="00376313"/>
+    <w:rsid w:val="00381CE2"/>
+    <w:rsid w:val="00394042"/>
+    <w:rsid w:val="0039409C"/>
+    <w:rsid w:val="00395461"/>
+    <w:rsid w:val="003A0917"/>
+    <w:rsid w:val="003A2CC9"/>
+    <w:rsid w:val="003B5850"/>
+    <w:rsid w:val="003B7EDA"/>
+    <w:rsid w:val="003C0C47"/>
+    <w:rsid w:val="003D0EA2"/>
+    <w:rsid w:val="003D404B"/>
+    <w:rsid w:val="003D4A79"/>
+    <w:rsid w:val="003E2D1F"/>
+    <w:rsid w:val="003E353C"/>
+    <w:rsid w:val="003F1C4D"/>
+    <w:rsid w:val="003F4593"/>
+    <w:rsid w:val="003F63DF"/>
+    <w:rsid w:val="003F7D7B"/>
+    <w:rsid w:val="00404067"/>
+    <w:rsid w:val="00404705"/>
+    <w:rsid w:val="004110E7"/>
+    <w:rsid w:val="00413EBB"/>
+    <w:rsid w:val="00431CEB"/>
+    <w:rsid w:val="004368DC"/>
+    <w:rsid w:val="00440BF5"/>
+    <w:rsid w:val="0044565D"/>
+    <w:rsid w:val="004528D7"/>
+    <w:rsid w:val="004560B9"/>
+    <w:rsid w:val="00460A21"/>
+    <w:rsid w:val="00466530"/>
+    <w:rsid w:val="00466A50"/>
+    <w:rsid w:val="00473D94"/>
+    <w:rsid w:val="00474CFF"/>
+    <w:rsid w:val="00475A7C"/>
+    <w:rsid w:val="0047769A"/>
+    <w:rsid w:val="0048304B"/>
+    <w:rsid w:val="00483EF6"/>
+    <w:rsid w:val="004A1042"/>
+    <w:rsid w:val="004A3B58"/>
+    <w:rsid w:val="004A7286"/>
+    <w:rsid w:val="004B0732"/>
+    <w:rsid w:val="004B3845"/>
+    <w:rsid w:val="004B64D9"/>
+    <w:rsid w:val="004B6EAA"/>
+    <w:rsid w:val="004C5C9B"/>
+    <w:rsid w:val="004C7CA8"/>
+    <w:rsid w:val="004C7F9C"/>
+    <w:rsid w:val="004D6722"/>
+    <w:rsid w:val="004E3C1D"/>
+    <w:rsid w:val="004E552F"/>
+    <w:rsid w:val="004F3667"/>
+    <w:rsid w:val="004F49A2"/>
+    <w:rsid w:val="005017DA"/>
+    <w:rsid w:val="00501E9C"/>
+    <w:rsid w:val="00502240"/>
+    <w:rsid w:val="0050269D"/>
+    <w:rsid w:val="00507FD2"/>
+    <w:rsid w:val="00523AA1"/>
+    <w:rsid w:val="0052602D"/>
+    <w:rsid w:val="00526BE9"/>
+    <w:rsid w:val="00531B58"/>
+    <w:rsid w:val="005356B7"/>
+    <w:rsid w:val="005376B8"/>
+    <w:rsid w:val="0054287D"/>
+    <w:rsid w:val="00543E17"/>
+    <w:rsid w:val="005614CD"/>
+    <w:rsid w:val="00565FD0"/>
+    <w:rsid w:val="005661F3"/>
+    <w:rsid w:val="00571FE0"/>
+    <w:rsid w:val="00574694"/>
+    <w:rsid w:val="005876F5"/>
+    <w:rsid w:val="00587742"/>
+    <w:rsid w:val="00590C64"/>
+    <w:rsid w:val="00593885"/>
+    <w:rsid w:val="0059660C"/>
+    <w:rsid w:val="005B2AA6"/>
+    <w:rsid w:val="005D030E"/>
+    <w:rsid w:val="005D04E9"/>
+    <w:rsid w:val="005D09F5"/>
+    <w:rsid w:val="005D0A3D"/>
+    <w:rsid w:val="005F7D7D"/>
+    <w:rsid w:val="00607C1B"/>
+    <w:rsid w:val="00615631"/>
+    <w:rsid w:val="00633E1F"/>
     <w:rsid w:val="00635110"/>
-    <w:rsid w:val="00662561"/>
-[...62 lines deleted...]
-    <w:rsid w:val="7A50D800"/>
+    <w:rsid w:val="006372C1"/>
+    <w:rsid w:val="00637A8C"/>
+    <w:rsid w:val="006408E8"/>
+    <w:rsid w:val="006458CE"/>
+    <w:rsid w:val="006470D6"/>
+    <w:rsid w:val="00660218"/>
+    <w:rsid w:val="00660406"/>
+    <w:rsid w:val="0066206D"/>
+    <w:rsid w:val="0067507C"/>
+    <w:rsid w:val="00684097"/>
+    <w:rsid w:val="006974B8"/>
+    <w:rsid w:val="006B1069"/>
+    <w:rsid w:val="006B2E27"/>
+    <w:rsid w:val="006B405E"/>
+    <w:rsid w:val="006C140A"/>
+    <w:rsid w:val="006C5562"/>
+    <w:rsid w:val="006E0C2E"/>
+    <w:rsid w:val="006E0E8A"/>
+    <w:rsid w:val="006E25F1"/>
+    <w:rsid w:val="006E5182"/>
+    <w:rsid w:val="006E588E"/>
+    <w:rsid w:val="006E5C7E"/>
+    <w:rsid w:val="006F64B4"/>
+    <w:rsid w:val="00704B9F"/>
+    <w:rsid w:val="0070556B"/>
+    <w:rsid w:val="0070751D"/>
+    <w:rsid w:val="00712E0F"/>
+    <w:rsid w:val="00713348"/>
+    <w:rsid w:val="00713F56"/>
+    <w:rsid w:val="007214AC"/>
+    <w:rsid w:val="007232DE"/>
+    <w:rsid w:val="007271E1"/>
+    <w:rsid w:val="007318EA"/>
+    <w:rsid w:val="00751897"/>
+    <w:rsid w:val="00753F40"/>
+    <w:rsid w:val="00754F0D"/>
+    <w:rsid w:val="00762EED"/>
+    <w:rsid w:val="00772503"/>
+    <w:rsid w:val="007742A4"/>
+    <w:rsid w:val="007743FD"/>
+    <w:rsid w:val="0077556E"/>
+    <w:rsid w:val="007810FC"/>
+    <w:rsid w:val="00790615"/>
+    <w:rsid w:val="007912E1"/>
+    <w:rsid w:val="007928AE"/>
+    <w:rsid w:val="00792A1D"/>
+    <w:rsid w:val="007954EC"/>
+    <w:rsid w:val="007A1752"/>
+    <w:rsid w:val="007A1AFD"/>
+    <w:rsid w:val="007A42C6"/>
+    <w:rsid w:val="007A533C"/>
+    <w:rsid w:val="007A5344"/>
+    <w:rsid w:val="007B34F1"/>
+    <w:rsid w:val="007B5D12"/>
+    <w:rsid w:val="007C5196"/>
+    <w:rsid w:val="007D39BC"/>
+    <w:rsid w:val="007D3ACE"/>
+    <w:rsid w:val="007E181B"/>
+    <w:rsid w:val="007E4D17"/>
+    <w:rsid w:val="007E5C7E"/>
+    <w:rsid w:val="007F1D6D"/>
+    <w:rsid w:val="007F31EE"/>
+    <w:rsid w:val="007F4E6B"/>
+    <w:rsid w:val="007F50B5"/>
+    <w:rsid w:val="0080333C"/>
+    <w:rsid w:val="00815E05"/>
+    <w:rsid w:val="0081773E"/>
+    <w:rsid w:val="0082203D"/>
+    <w:rsid w:val="00835631"/>
+    <w:rsid w:val="00844CD6"/>
+    <w:rsid w:val="00846DD6"/>
+    <w:rsid w:val="008552C4"/>
+    <w:rsid w:val="00863A78"/>
+    <w:rsid w:val="0087096F"/>
+    <w:rsid w:val="008756B3"/>
+    <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00882797"/>
+    <w:rsid w:val="00884B6C"/>
+    <w:rsid w:val="0089212F"/>
+    <w:rsid w:val="008A0A8C"/>
+    <w:rsid w:val="008A30DB"/>
+    <w:rsid w:val="008B17C7"/>
+    <w:rsid w:val="008B7075"/>
+    <w:rsid w:val="008B7080"/>
+    <w:rsid w:val="008D4605"/>
+    <w:rsid w:val="008E6318"/>
+    <w:rsid w:val="008E7ADD"/>
+    <w:rsid w:val="008F3EC9"/>
+    <w:rsid w:val="00907B74"/>
+    <w:rsid w:val="00907D4A"/>
+    <w:rsid w:val="00913593"/>
+    <w:rsid w:val="00914DCD"/>
+    <w:rsid w:val="00916699"/>
+    <w:rsid w:val="00930B2E"/>
+    <w:rsid w:val="00940EAD"/>
+    <w:rsid w:val="00941BEC"/>
+    <w:rsid w:val="0095134B"/>
+    <w:rsid w:val="00960112"/>
+    <w:rsid w:val="009666FD"/>
+    <w:rsid w:val="0097059D"/>
+    <w:rsid w:val="00970964"/>
+    <w:rsid w:val="009838CF"/>
+    <w:rsid w:val="0099057D"/>
+    <w:rsid w:val="00991E17"/>
+    <w:rsid w:val="009A307D"/>
+    <w:rsid w:val="009B134E"/>
+    <w:rsid w:val="009B2A4F"/>
+    <w:rsid w:val="009B3F61"/>
+    <w:rsid w:val="009B6D00"/>
+    <w:rsid w:val="009C0391"/>
+    <w:rsid w:val="009C0EC6"/>
+    <w:rsid w:val="009C25CA"/>
+    <w:rsid w:val="009C2AAF"/>
+    <w:rsid w:val="009C5958"/>
+    <w:rsid w:val="009D1F98"/>
+    <w:rsid w:val="009E3C93"/>
+    <w:rsid w:val="009E4EE5"/>
+    <w:rsid w:val="009E5490"/>
+    <w:rsid w:val="009E5806"/>
+    <w:rsid w:val="009E580B"/>
+    <w:rsid w:val="009F0C2C"/>
+    <w:rsid w:val="00A017CC"/>
+    <w:rsid w:val="00A01ACD"/>
+    <w:rsid w:val="00A04783"/>
+    <w:rsid w:val="00A111FD"/>
+    <w:rsid w:val="00A12AFD"/>
+    <w:rsid w:val="00A14EA5"/>
+    <w:rsid w:val="00A26FB7"/>
+    <w:rsid w:val="00A279CE"/>
+    <w:rsid w:val="00A323C4"/>
+    <w:rsid w:val="00A333A0"/>
+    <w:rsid w:val="00A363FE"/>
+    <w:rsid w:val="00A373D4"/>
+    <w:rsid w:val="00A40284"/>
+    <w:rsid w:val="00A46FE2"/>
+    <w:rsid w:val="00A57FC1"/>
+    <w:rsid w:val="00A668D5"/>
+    <w:rsid w:val="00A6726C"/>
+    <w:rsid w:val="00A70938"/>
+    <w:rsid w:val="00A714DD"/>
+    <w:rsid w:val="00A71C22"/>
+    <w:rsid w:val="00A86E85"/>
+    <w:rsid w:val="00A87C0D"/>
+    <w:rsid w:val="00A9471D"/>
+    <w:rsid w:val="00A95136"/>
+    <w:rsid w:val="00A97312"/>
+    <w:rsid w:val="00AA0AC9"/>
+    <w:rsid w:val="00AA3489"/>
+    <w:rsid w:val="00AA7E83"/>
+    <w:rsid w:val="00AB1A9E"/>
+    <w:rsid w:val="00AB382F"/>
+    <w:rsid w:val="00AC54C4"/>
+    <w:rsid w:val="00AD138E"/>
+    <w:rsid w:val="00AD73D1"/>
+    <w:rsid w:val="00AE0E25"/>
+    <w:rsid w:val="00AE12CB"/>
+    <w:rsid w:val="00AF6FAF"/>
+    <w:rsid w:val="00B00287"/>
+    <w:rsid w:val="00B02756"/>
+    <w:rsid w:val="00B10741"/>
+    <w:rsid w:val="00B10989"/>
+    <w:rsid w:val="00B262A0"/>
+    <w:rsid w:val="00B33906"/>
+    <w:rsid w:val="00B36DA2"/>
+    <w:rsid w:val="00B37032"/>
+    <w:rsid w:val="00B51E68"/>
+    <w:rsid w:val="00B62829"/>
+    <w:rsid w:val="00B66D20"/>
+    <w:rsid w:val="00B66E42"/>
+    <w:rsid w:val="00B673CE"/>
+    <w:rsid w:val="00B71A72"/>
+    <w:rsid w:val="00B724F9"/>
+    <w:rsid w:val="00B72675"/>
+    <w:rsid w:val="00B73F9B"/>
+    <w:rsid w:val="00B81F12"/>
+    <w:rsid w:val="00B86F81"/>
+    <w:rsid w:val="00B92441"/>
+    <w:rsid w:val="00BA4E01"/>
+    <w:rsid w:val="00BB7A16"/>
+    <w:rsid w:val="00BC491E"/>
+    <w:rsid w:val="00BC4A38"/>
+    <w:rsid w:val="00BC7979"/>
+    <w:rsid w:val="00BD3D2A"/>
+    <w:rsid w:val="00BD44E6"/>
+    <w:rsid w:val="00BD4B3F"/>
+    <w:rsid w:val="00BD609C"/>
+    <w:rsid w:val="00BE5018"/>
+    <w:rsid w:val="00BF3FD9"/>
+    <w:rsid w:val="00BF4870"/>
+    <w:rsid w:val="00BF54F9"/>
+    <w:rsid w:val="00C01C4F"/>
+    <w:rsid w:val="00C02A73"/>
+    <w:rsid w:val="00C05381"/>
+    <w:rsid w:val="00C07609"/>
+    <w:rsid w:val="00C1146A"/>
+    <w:rsid w:val="00C17D50"/>
+    <w:rsid w:val="00C22638"/>
+    <w:rsid w:val="00C31718"/>
+    <w:rsid w:val="00C31CCE"/>
+    <w:rsid w:val="00C35D72"/>
+    <w:rsid w:val="00C44013"/>
+    <w:rsid w:val="00C458ED"/>
+    <w:rsid w:val="00C617EA"/>
+    <w:rsid w:val="00C6353D"/>
+    <w:rsid w:val="00C65901"/>
+    <w:rsid w:val="00C672D3"/>
+    <w:rsid w:val="00C7392E"/>
+    <w:rsid w:val="00C73F37"/>
+    <w:rsid w:val="00C760E7"/>
+    <w:rsid w:val="00C771A4"/>
+    <w:rsid w:val="00C83514"/>
+    <w:rsid w:val="00C9184B"/>
+    <w:rsid w:val="00C929D6"/>
+    <w:rsid w:val="00C94A03"/>
+    <w:rsid w:val="00C973F6"/>
+    <w:rsid w:val="00CA20D1"/>
+    <w:rsid w:val="00CA2C82"/>
+    <w:rsid w:val="00CC5F2E"/>
+    <w:rsid w:val="00CC69F8"/>
+    <w:rsid w:val="00CD1F0D"/>
+    <w:rsid w:val="00CD58AA"/>
+    <w:rsid w:val="00CD61B7"/>
+    <w:rsid w:val="00CD6AEE"/>
+    <w:rsid w:val="00CE61B2"/>
+    <w:rsid w:val="00CF1B41"/>
+    <w:rsid w:val="00D12F7D"/>
+    <w:rsid w:val="00D20A6F"/>
+    <w:rsid w:val="00D219D1"/>
+    <w:rsid w:val="00D21BAD"/>
+    <w:rsid w:val="00D21C31"/>
+    <w:rsid w:val="00D3202B"/>
+    <w:rsid w:val="00D36281"/>
+    <w:rsid w:val="00D42D52"/>
+    <w:rsid w:val="00D5657F"/>
+    <w:rsid w:val="00D61125"/>
+    <w:rsid w:val="00D66C9C"/>
+    <w:rsid w:val="00D71680"/>
+    <w:rsid w:val="00D73640"/>
+    <w:rsid w:val="00D74967"/>
+    <w:rsid w:val="00D7664D"/>
+    <w:rsid w:val="00D9303C"/>
+    <w:rsid w:val="00DA0DDD"/>
+    <w:rsid w:val="00DA332C"/>
+    <w:rsid w:val="00DB2CE4"/>
+    <w:rsid w:val="00DC0C79"/>
+    <w:rsid w:val="00DC129A"/>
+    <w:rsid w:val="00DE71E3"/>
+    <w:rsid w:val="00DF1501"/>
+    <w:rsid w:val="00DF222F"/>
+    <w:rsid w:val="00DF509C"/>
+    <w:rsid w:val="00DF7337"/>
+    <w:rsid w:val="00E023BE"/>
+    <w:rsid w:val="00E06E26"/>
+    <w:rsid w:val="00E11041"/>
+    <w:rsid w:val="00E114EB"/>
+    <w:rsid w:val="00E11E4B"/>
+    <w:rsid w:val="00E1468D"/>
+    <w:rsid w:val="00E20588"/>
+    <w:rsid w:val="00E25310"/>
+    <w:rsid w:val="00E263AA"/>
+    <w:rsid w:val="00E33682"/>
+    <w:rsid w:val="00E356FA"/>
+    <w:rsid w:val="00E4168E"/>
+    <w:rsid w:val="00E44A3B"/>
+    <w:rsid w:val="00E5066E"/>
+    <w:rsid w:val="00E70881"/>
+    <w:rsid w:val="00E7294D"/>
+    <w:rsid w:val="00E746E1"/>
+    <w:rsid w:val="00E75B85"/>
+    <w:rsid w:val="00E81D5E"/>
+    <w:rsid w:val="00E83053"/>
+    <w:rsid w:val="00E8761A"/>
+    <w:rsid w:val="00E9316B"/>
+    <w:rsid w:val="00EA1B1F"/>
+    <w:rsid w:val="00EA7040"/>
+    <w:rsid w:val="00EB64A1"/>
+    <w:rsid w:val="00EC434E"/>
+    <w:rsid w:val="00ED0363"/>
+    <w:rsid w:val="00ED11C0"/>
+    <w:rsid w:val="00EE14B1"/>
+    <w:rsid w:val="00EE3766"/>
+    <w:rsid w:val="00EF1077"/>
+    <w:rsid w:val="00EF4618"/>
+    <w:rsid w:val="00F02517"/>
+    <w:rsid w:val="00F02F26"/>
+    <w:rsid w:val="00F03670"/>
+    <w:rsid w:val="00F10279"/>
+    <w:rsid w:val="00F1154B"/>
+    <w:rsid w:val="00F11898"/>
+    <w:rsid w:val="00F166B2"/>
+    <w:rsid w:val="00F1785A"/>
+    <w:rsid w:val="00F23CD2"/>
+    <w:rsid w:val="00F23D80"/>
+    <w:rsid w:val="00F263AE"/>
+    <w:rsid w:val="00F31B86"/>
+    <w:rsid w:val="00F36136"/>
+    <w:rsid w:val="00F37ADE"/>
+    <w:rsid w:val="00F42D96"/>
+    <w:rsid w:val="00F43DE2"/>
+    <w:rsid w:val="00F4793B"/>
+    <w:rsid w:val="00F519E1"/>
+    <w:rsid w:val="00F57BA6"/>
+    <w:rsid w:val="00F8023F"/>
+    <w:rsid w:val="00F84FE8"/>
+    <w:rsid w:val="00F95457"/>
+    <w:rsid w:val="00F95CB0"/>
+    <w:rsid w:val="00FA4BD4"/>
+    <w:rsid w:val="00FB6F35"/>
+    <w:rsid w:val="00FC122E"/>
+    <w:rsid w:val="00FC35B5"/>
+    <w:rsid w:val="00FC3954"/>
+    <w:rsid w:val="00FC4701"/>
+    <w:rsid w:val="00FC7738"/>
+    <w:rsid w:val="00FD4192"/>
+    <w:rsid w:val="00FD4D2D"/>
+    <w:rsid w:val="00FD62E7"/>
+    <w:rsid w:val="00FE2EF4"/>
+    <w:rsid w:val="00FF4AFD"/>
+    <w:rsid w:val="00FF7B69"/>
+    <w:rsid w:val="12CCBF32"/>
+    <w:rsid w:val="191372B4"/>
+    <w:rsid w:val="33423AC8"/>
+    <w:rsid w:val="3D52068A"/>
+    <w:rsid w:val="41820EB2"/>
+    <w:rsid w:val="46B23473"/>
+    <w:rsid w:val="48187B1C"/>
+    <w:rsid w:val="52033FAE"/>
+    <w:rsid w:val="545C7D9B"/>
+    <w:rsid w:val="59C27C4E"/>
+    <w:rsid w:val="66E4F0A6"/>
+    <w:rsid w:val="6720138A"/>
+    <w:rsid w:val="7F3B3837"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="658D9C59"/>
+  <w14:docId w14:val="2E3EAA49"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EA83DC43-83A8-43AE-B0D3-576EAF89F77A}"/>
+  <w15:docId w15:val="{2B44E56C-5C6D-47F7-9739-9BB98E9FE89A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -10045,669 +14027,712 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA7E83"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B4023E"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0093105F"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0093105F"/>
+    <w:rsid w:val="00AA7E83"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00141CD2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00051936"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0097059D"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C31718"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swarren@uwsme.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kstephenson@uwsme.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwsme.submittable.com/submit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kstephenson@uwsme.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swarren@uwsme.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sarah" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fuwsme.org%2Fwp-content%2Fuploads%2F2024%2F12%2FFY26-Capacity-Building-Budget-Template.xlsx&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10994,108 +15019,82 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...29 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="de56053a-96c2-45b3-aef1-24201ea8ad10" xmlns:ns3="169fdfbc-f132-477a-a677-ae7c738cf579" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f3bb0178e576ddede2813fd703a1135" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B47780D609A069449D12C82762F3BA17" ma:contentTypeVersion="27" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a1a3792ea4a4e46b8488ae12fab5d7ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="de56053a-96c2-45b3-aef1-24201ea8ad10" xmlns:ns3="169fdfbc-f132-477a-a677-ae7c738cf579" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7c4af2327119e152ade63fd6b1bd5ea0" ns2:_="" ns3:_="">
     <xsd:import namespace="de56053a-96c2-45b3-aef1-24201ea8ad10"/>
     <xsd:import namespace="169fdfbc-f132-477a-a677-ae7c738cf579"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:DateandTime" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002f_Time" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Company_x002f_Companies_x0020_at_x0020_Your_x0020_Site" minOccurs="0"/>
+                <xsd:element ref="ns2:Project_x0020_Location" minOccurs="0"/>
+                <xsd:element ref="ns2:Your_x0020_Name" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="de56053a-96c2-45b3-aef1-24201ea8ad10" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11147,50 +15146,83 @@
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Date_x002f_Time" ma:index="24" nillable="true" ma:displayName="Date/Time" ma:format="DateTime" ma:internalName="Date_x002f_Time">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Company_x002f_Companies_x0020_at_x0020_Your_x0020_Site" ma:index="28" nillable="true" ma:displayName="Company/Companies at Your Site" ma:internalName="Company_x002f_Companies_x0020_at_x0020_Your_x0020_Site">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Project_x0020_Location" ma:index="29" nillable="true" ma:displayName="Project Location" ma:internalName="Project_x0020_Location">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Your_x0020_Name" ma:index="30" nillable="true" ma:displayName="Your Name" ma:list="UserInfo" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="Your_x0020_Name" ma:readOnly="false" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="169fdfbc-f132-477a-a677-ae7c738cf579" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -11289,135 +15321,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="169fdfbc-f132-477a-a677-ae7c738cf579" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="de56053a-96c2-45b3-aef1-24201ea8ad10">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateandTime xmlns="de56053a-96c2-45b3-aef1-24201ea8ad10" xsi:nil="true"/>
+    <Date_x002f_Time xmlns="de56053a-96c2-45b3-aef1-24201ea8ad10" xsi:nil="true"/>
+    <SharedWithUsers xmlns="169fdfbc-f132-477a-a677-ae7c738cf579">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Company_x002f_Companies_x0020_at_x0020_Your_x0020_Site xmlns="de56053a-96c2-45b3-aef1-24201ea8ad10" xsi:nil="true"/>
+    <Your_x0020_Name xmlns="de56053a-96c2-45b3-aef1-24201ea8ad10">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Your_x0020_Name>
+    <Project_x0020_Location xmlns="de56053a-96c2-45b3-aef1-24201ea8ad10" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5B0F855-3B59-4411-8F74-1F127543F7D6}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74799170-4F18-4C3F-87B6-93674EA3E875}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="de56053a-96c2-45b3-aef1-24201ea8ad10"/>
     <ds:schemaRef ds:uri="169fdfbc-f132-477a-a677-ae7c738cf579"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FBFE2DC-1F2C-47ED-8745-B4B21201458F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="169fdfbc-f132-477a-a677-ae7c738cf579"/>
+    <ds:schemaRef ds:uri="de56053a-96c2-45b3-aef1-24201ea8ad10"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A396175C-F311-4045-8E15-8CB75B72AF51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>595</Words>
-  <Characters>3392</Characters>
+  <Words>783</Words>
+  <Characters>4466</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3980</CharactersWithSpaces>
+  <CharactersWithSpaces>5239</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karen Stephenson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B47780D609A069449D12C82762F3BA17</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-    <vt:r8>16635800</vt:r8>
+    <vt:r8>16632400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>